--- v0 (2026-04-18)
+++ v1 (2026-07-19)
@@ -1,225 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/slicerCaches/slicerCache1.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/slicers/slicer1.xml" ContentType="application/vnd.ms-excel.slicer+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ordiclic-my.sharepoint.com/personal/didier_pitiot_ordiclic_fr/Documents/ORDICLIC/RESSOURCES INFORMATIQUES/OUTILS PEDAGOGIQUES/EXPERQUIZ/MODULES/EXCEL PERF/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="142" documentId="8_{DA68B276-F5F7-41BE-89B1-238B87054E02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{826A4334-E486-47F5-9724-8A4EB0063441}"/>
+  <xr:revisionPtr revIDLastSave="476" documentId="8_{DA68B276-F5F7-41BE-89B1-238B87054E02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E431B76F-2F22-4FD1-B044-118E4D8F4E3B}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="4" xr2:uid="{04766357-6641-40AD-AA02-C147796852A1}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{04766357-6641-40AD-AA02-C147796852A1}"/>
   </bookViews>
   <sheets>
-    <sheet name="DONNEES POUR FONCTIONS PERF" sheetId="1" r:id="rId1"/>
+    <sheet name="FONCTIONS CALCUL" sheetId="1" r:id="rId1"/>
     <sheet name="FONCTIONS DATES" sheetId="20" r:id="rId2"/>
     <sheet name="FONCTIONS TEXTE" sheetId="21" r:id="rId3"/>
     <sheet name="FONCTIONS SI" sheetId="22" r:id="rId4"/>
     <sheet name="FONCTIONS RECHERCHE" sheetId="23" r:id="rId5"/>
     <sheet name="PARAMETRES" sheetId="3" r:id="rId6"/>
     <sheet name="listes" sheetId="2" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="datedujour">PARAMETRES!$C$2</definedName>
     <definedName name="listemarque">Tableaumarque[MARQUE]</definedName>
     <definedName name="Segment_VENDEUR">#N/A</definedName>
-    <definedName name="taux_tva">PARAMETRES!$A$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{46BE6895-7355-4a93-B00E-2C351335B9C9}">
       <x15:slicerCaches xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicerCache r:id="rId8"/>
       </x15:slicerCaches>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G12" i="1" l="1"/>
-[...92 lines deleted...]
-  <c r="H58" i="1" s="1"/>
+  <c r="K7" i="23" l="1"/>
+  <c r="K8" i="23"/>
+  <c r="K9" i="23"/>
+  <c r="K10" i="23"/>
+  <c r="K11" i="23"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="165">
   <si>
     <t>STATUT VEHICULE</t>
   </si>
   <si>
     <t>MARQUE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>VENDEUR</t>
   </si>
   <si>
     <t>VENTE HT</t>
   </si>
   <si>
     <t>tva</t>
   </si>
   <si>
     <t>En stock</t>
   </si>
   <si>
     <t>DACIA</t>
   </si>
   <si>
@@ -357,86 +275,80 @@
   <si>
     <t>visible</t>
   </si>
   <si>
     <t>date du jour</t>
   </si>
   <si>
     <t>ENTREPRISE</t>
   </si>
   <si>
     <t>DATE COMMANDE</t>
   </si>
   <si>
     <t>DELAI DEPUIS DERNIERE COMMANDE (en jours)</t>
   </si>
   <si>
     <t>DUPONT</t>
   </si>
   <si>
     <t>DURAND</t>
   </si>
   <si>
     <t>MOIS</t>
   </si>
   <si>
-    <t>ANNEE</t>
-[...1 lines deleted...]
-  <si>
     <t>CLIENT</t>
   </si>
   <si>
     <t>CODE POSTAL</t>
   </si>
   <si>
     <t>VILLE</t>
   </si>
   <si>
     <t>DERICK</t>
   </si>
   <si>
     <t>PAULA</t>
   </si>
   <si>
     <t>XXX</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
     <t>XXYY</t>
   </si>
   <si>
     <t>XYZ</t>
   </si>
   <si>
     <t>ZZZ</t>
   </si>
   <si>
-    <t>DEPARTEMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>FACTURE</t>
   </si>
   <si>
     <t>FA00022</t>
   </si>
   <si>
     <t>FA00001</t>
   </si>
   <si>
     <t>FA02525</t>
   </si>
   <si>
     <t>N° factures</t>
   </si>
   <si>
     <t>Numéro de sécu</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>dupont</t>
@@ -447,66 +359,57 @@
   <si>
     <t>derick</t>
   </si>
   <si>
     <t>MAJ</t>
   </si>
   <si>
     <t>PRENOM</t>
   </si>
   <si>
     <t>ERIC</t>
   </si>
   <si>
     <t>PIERRE</t>
   </si>
   <si>
     <t>SOPHIA</t>
   </si>
   <si>
     <t>Une condition</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
-    <t>Commentaires</t>
-[...4 lines deleted...]
-  <si>
     <t>Conditions sur plusieurs colonnes</t>
   </si>
   <si>
     <t>NOTES ECRIT</t>
   </si>
   <si>
     <t>NOTES ORAL</t>
-  </si>
-[...1 lines deleted...]
-    <t>ADMISSION</t>
   </si>
   <si>
     <t>CODE BARRE</t>
   </si>
   <si>
     <t>PRIX</t>
   </si>
   <si>
     <t>DESIGNATION</t>
   </si>
   <si>
     <t>TABLEAU SECONDAIRE = TABLEAUTARIF</t>
   </si>
   <si>
     <t>TABLEAU PRINCIPAL  = TABLEAUCAISSE</t>
   </si>
   <si>
     <t>STOCK</t>
   </si>
   <si>
     <t>VELO</t>
   </si>
   <si>
     <t>TABLES</t>
   </si>
@@ -563,50 +466,173 @@
   </si>
   <si>
     <t>SOMME.SI</t>
   </si>
   <si>
     <t>SOUS.TOTAL</t>
   </si>
   <si>
     <t>SOMME.SI.ENS</t>
   </si>
   <si>
     <t>NB.SI.ENS</t>
   </si>
   <si>
     <t>Nommer les
 cellules</t>
   </si>
   <si>
     <t>PAUL</t>
   </si>
   <si>
     <t>JACQUES</t>
   </si>
   <si>
     <t>En premier lieu, mets chaque tableau ci-dessous sous forme de tableau avec la fonctionnalité "Mettre sous forme de tableau" et en haut à gauche nomme les "tableaucaisse" et "tableautarif"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI avec tranches </t>
+  </si>
+  <si>
+    <t>(De 0 à 5, de 5 à 10, …)</t>
+  </si>
+  <si>
+    <t>(inferieur à 10)</t>
+  </si>
+  <si>
+    <t>(notes ecrit &gt;10 et notes oral &gt;10)</t>
+  </si>
+  <si>
+    <t>SI.CONDITIONS</t>
+  </si>
+  <si>
+    <t>Plusieurs conditions "texte" sur même colonne</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>SI(ET</t>
+  </si>
+  <si>
+    <t>Ici on affecte un responsable a un entrepot</t>
+  </si>
+  <si>
+    <t>ENTREPOT</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>SI.MULTIPLE</t>
+  </si>
+  <si>
+    <t>AVEC RECHERCHEV</t>
+  </si>
+  <si>
+    <t>AVEC RECHERCHEX</t>
+  </si>
+  <si>
+    <t>N° MOIS</t>
+  </si>
+  <si>
+    <t>JANVIER</t>
+  </si>
+  <si>
+    <t>FÉVRIER</t>
+  </si>
+  <si>
+    <t>MARS</t>
+  </si>
+  <si>
+    <t>AVRIL</t>
+  </si>
+  <si>
+    <t>MAI</t>
+  </si>
+  <si>
+    <t>JUIN</t>
+  </si>
+  <si>
+    <t>JUILLET</t>
+  </si>
+  <si>
+    <t>AOÛT</t>
+  </si>
+  <si>
+    <t>SEPTEMBRE</t>
+  </si>
+  <si>
+    <t>OCTOBRE</t>
+  </si>
+  <si>
+    <t>NOVEMBRE</t>
+  </si>
+  <si>
+    <t>DÉCEMBRE</t>
+  </si>
+  <si>
+    <t>UTILISER RECHERCHEV(X) AU LIEU DE SI.CONDITIONS</t>
+  </si>
+  <si>
+    <t>EVITER LE SI POUR TESTER DES TRANCHES</t>
+  </si>
+  <si>
+    <t>TRANCHE</t>
+  </si>
+  <si>
+    <t>FRAIS DE PORT</t>
+  </si>
+  <si>
+    <t>COMPREHENSION</t>
+  </si>
+  <si>
+    <t>entre 0 et 499</t>
+  </si>
+  <si>
+    <t>entre 500 et 999</t>
+  </si>
+  <si>
+    <t>entre 1000 et 4999</t>
+  </si>
+  <si>
+    <t>entre 5000 et 9999</t>
+  </si>
+  <si>
+    <t>plus de 10000</t>
+  </si>
+  <si>
+    <t>MONTANT COMMANDE</t>
+  </si>
+  <si>
+    <t>MOIS EN LETTRES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="[&gt;=3000000000000]#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###&quot; | &quot;##;#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -624,424 +650,842 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="22">
+  <dxfs count="37">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
-    </dxf>
-[...49 lines deleted...]
-      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </left>
         <right/>
         <top style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="[&gt;=3000000000000]#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###&quot; | &quot;##;#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>214615</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>54428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>469237</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>61232</xdr:rowOff>
     </xdr:to>
-    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-      <mc:Choice xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer" Requires="sle15">
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="8" name="VENDEUR">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{820AE63F-E6D6-169A-F8AE-6BB542FC7F1C}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
               <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="VENDEUR"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
-      <mc:Fallback>
+      <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="5398936" y="54428"/>
               <a:ext cx="2629069" cy="557893"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="fr-FR" sz="1100"/>
                 <a:t>Cette forme représente un segment de table. Les segments de table ne sont pas pris en charge dans cette version d’Excel.
 En revanche, si la forme a été modifiée dans une version antérieure d’Excel, ou si le classeur a été enregistré dans Excel 2007 ou une version antérieure, vous ne pouvez pas utiliser le segment.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>762000</xdr:colOff>
+      <xdr:colOff>731520</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>175260</xdr:rowOff>
+      <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>243840</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>678180</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Bulle narrative : ronde 1">
+        <xdr:cNvPr id="5" name="Bulle narrative : ronde 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1552F298-665E-0A0F-7A66-4CEF85976F2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6720840" y="723900"/>
-          <a:ext cx="2651760" cy="1181100"/>
+          <a:off x="6690360" y="594360"/>
+          <a:ext cx="2651760" cy="1272540"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeEllipseCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -45211"/>
-            <a:gd name="adj2" fmla="val 76667"/>
+            <a:gd name="adj1" fmla="val -61590"/>
+            <a:gd name="adj2" fmla="val 8404"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100"/>
             <a:t>Après</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" baseline="0"/>
-            <a:t> avoir mis tes formules, penses à insérer tes segments ANNE et MOIS et teste les filtres</a:t>
+            <a:t> avoir mis tes formules, penses à insérer tes segments ANNEE et MOIS et teste les filtres</a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>29308</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>115853</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{219BF8DB-A6BE-25EE-0971-154053C9935A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6174154" y="556846"/>
+          <a:ext cx="3585308" cy="5440084"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>19537</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>771769</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>58615</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Bulle narrative : rectangle 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E31C432-BC87-64CC-0BDA-63847C561240}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6535616" y="19537"/>
+          <a:ext cx="1709615" cy="224693"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -20833"/>
+            <a:gd name="adj2" fmla="val 162500"/>
+          </a:avLst>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1100"/>
+            <a:t>RESULTATS ATTENDUS</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>891540</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Flèche : double flèche horizontale 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02A59B3E-9176-6D37-BC73-CCC7DC657CFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -1143,181 +1587,255 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/slicerCaches/slicerCache1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Segment_VENDEUR" xr10:uid="{89A492D0-5B96-4A2F-8E67-540195F97439}" sourceName="VENDEUR">
   <extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
       <x15:tableSlicerCache tableId="1" column="6"/>
     </x:ext>
   </extLst>
 </slicerCacheDefinition>
 </file>
 
 <file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
   <slicer name="VENDEUR" xr10:uid="{F05152E1-7B20-42AC-9A2F-C39F86617938}" cache="Segment_VENDEUR" caption="VENDEUR" columnCount="3" rowHeight="144000"/>
 </slicers>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{10F2DDEB-5B30-432B-8D33-F1969DE9F6E5}" name="Tableaufacturation" displayName="Tableaufacturation" ref="A11:K58" totalsRowShown="0">
   <autoFilter ref="A11:K58" xr:uid="{10F2DDEB-5B30-432B-8D33-F1969DE9F6E5}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{2C2034C5-9789-4D8D-98AF-93AA495813A0}" name="Dates" dataDxfId="17"/>
+    <tableColumn id="1" xr3:uid="{2C2034C5-9789-4D8D-98AF-93AA495813A0}" name="Dates" dataDxfId="19"/>
     <tableColumn id="2" xr3:uid="{3839DAB4-EFD8-486B-9BA1-CCD0544D6B7F}" name="STATUT VEHICULE"/>
     <tableColumn id="3" xr3:uid="{FBAE5ABC-8618-48F3-ADDD-17A4F9E23E49}" name="MARQUE"/>
     <tableColumn id="4" xr3:uid="{C994734E-032C-4219-AC10-1196D2AEA94D}" name="TYPE"/>
     <tableColumn id="6" xr3:uid="{166C7EDB-49B9-4ED9-BE1F-574139F99AA6}" name="VENDEUR"/>
-    <tableColumn id="7" xr3:uid="{0ACD9220-9055-4DFB-82DE-8EE5AF0C8751}" name="VENTE HT" dataDxfId="16" dataCellStyle="Milliers"/>
-[...8 lines deleted...]
-    <tableColumn id="12" xr3:uid="{0F657FA4-9E56-46C8-9942-6FB04B3F00BA}" name="visible" dataDxfId="11" dataCellStyle="Milliers"/>
+    <tableColumn id="7" xr3:uid="{0ACD9220-9055-4DFB-82DE-8EE5AF0C8751}" name="VENTE HT" dataDxfId="18" dataCellStyle="Milliers"/>
+    <tableColumn id="8" xr3:uid="{2555A72C-F05C-4078-92C7-616AAC9A3D3F}" name="tva" dataDxfId="17" dataCellStyle="Milliers"/>
+    <tableColumn id="9" xr3:uid="{4D107311-520C-4BBB-81E2-A9FC52BFB75A}" name="TTC" dataDxfId="16" dataCellStyle="Milliers"/>
+    <tableColumn id="10" xr3:uid="{1442CE09-F47C-4724-BB12-809DF51BB87A}" name="mois" dataDxfId="15" dataCellStyle="Milliers"/>
+    <tableColumn id="11" xr3:uid="{0A11F647-21D2-4EA7-8A80-F1027ACA1C67}" name="annee" dataDxfId="14" dataCellStyle="Milliers"/>
+    <tableColumn id="12" xr3:uid="{0F657FA4-9E56-46C8-9942-6FB04B3F00BA}" name="visible" dataDxfId="13" dataCellStyle="Milliers"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{36C52FBE-3986-47E4-9026-1B6F379CB40F}" name="Tableau11" displayName="Tableau11" ref="G3:I8" totalsRowShown="0">
-  <autoFilter ref="G3:I8" xr:uid="{36C52FBE-3986-47E4-9026-1B6F379CB40F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{36C52FBE-3986-47E4-9026-1B6F379CB40F}" name="Tableau11" displayName="Tableau11" ref="A30:C35" totalsRowShown="0">
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{DA2632BC-FAF8-4FF5-945E-C8F7A6E56D7A}" name="NOTES ECRIT" dataDxfId="19"/>
+    <tableColumn id="1" xr3:uid="{DA2632BC-FAF8-4FF5-945E-C8F7A6E56D7A}" name="NOTES ECRIT" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{D412DFBA-508A-4196-B822-7FDB0004CA10}" name="NOTES ORAL"/>
-    <tableColumn id="3" xr3:uid="{BB31D82C-1428-4CD4-A99A-4E8094D2E24D}" name="ADMISSION" dataDxfId="18"/>
+    <tableColumn id="3" xr3:uid="{BB31D82C-1428-4CD4-A99A-4E8094D2E24D}" name="SI(ET" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{2CE0D591-87D0-4AC9-9D13-34B795179807}" name="Tableau91113" displayName="Tableau91113" ref="A21:B26" totalsRowShown="0">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{11363319-0741-408B-A448-3DE7BE1049CE}" name="ENTREPOT"/>
+    <tableColumn id="2" xr3:uid="{E44726B7-EAC0-4A11-B500-3249008DFD2F}" name="SI.MULTIPLE" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{CD30F0D3-8F75-4589-9DC7-97D4C388F962}" name="Tableaucaisse2" displayName="Tableaucaisse2" ref="A14:C19" totalsRowShown="0" headerRowBorderDxfId="36" tableBorderDxfId="35" totalsRowBorderDxfId="34">
+  <autoFilter ref="A14:C19" xr:uid="{CD30F0D3-8F75-4589-9DC7-97D4C388F962}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{0A60325A-5692-4551-BCC4-78A9518B45A2}" name="CODE BARRE" dataDxfId="33"/>
+    <tableColumn id="2" xr3:uid="{3DDE0867-5A9E-4649-8BA3-215E4F8AD861}" name="DESIGNATION" dataDxfId="32"/>
+    <tableColumn id="3" xr3:uid="{90F98F41-918B-49B8-8AB0-F1B94DF8F68B}" name="PRIX" dataDxfId="31"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{A975E601-04EF-4596-B110-086BB9DDAFA6}" name="Tableautarif2" displayName="Tableautarif2" ref="E14:H17" totalsRowShown="0" headerRowDxfId="30" headerRowBorderDxfId="29" tableBorderDxfId="28" totalsRowBorderDxfId="27">
+  <autoFilter ref="E14:H17" xr:uid="{A975E601-04EF-4596-B110-086BB9DDAFA6}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{AA864214-55C0-4930-94F0-1B71FD5CC2F5}" name="CODE BARRE" dataDxfId="26"/>
+    <tableColumn id="2" xr3:uid="{C67C01E4-59A7-4D05-97FA-23F1236118E1}" name="PRIX" dataDxfId="25"/>
+    <tableColumn id="3" xr3:uid="{7A55DB33-51C6-42C0-8617-B9FA3A237EC2}" name="DESIGNATION" dataDxfId="24"/>
+    <tableColumn id="4" xr3:uid="{F092D334-48AA-426A-AED7-BF80C9EDB45B}" name="STOCK" dataDxfId="23"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{517721B0-9AF1-4FBF-AA14-657A545907A0}" name="Tableau19" displayName="Tableau19" ref="J6:L11" totalsRowShown="0">
+  <autoFilter ref="J6:L11" xr:uid="{517721B0-9AF1-4FBF-AA14-657A545907A0}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{184E687D-5BC9-43D7-8097-43A1F4E0A313}" name="DATE COMMANDE"/>
+    <tableColumn id="2" xr3:uid="{50CBA48D-6701-4293-975F-2A3E10362927}" name="MOIS" dataDxfId="22">
+      <calculatedColumnFormula>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="3" xr3:uid="{3581AB14-E032-42BD-81AD-BFB7691CBEE1}" name="MOIS EN LETTRES"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{B4F9B121-620F-40BB-9633-185E0B0904CB}" name="Tableau20" displayName="Tableau20" ref="N6:O18" totalsRowShown="0">
+  <autoFilter ref="N6:O18" xr:uid="{B4F9B121-620F-40BB-9633-185E0B0904CB}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{2486D1F3-A3AA-4BD7-AA2A-BB4FB0E7E066}" name="N° MOIS"/>
+    <tableColumn id="2" xr3:uid="{A85848F3-2A87-492F-BB96-F000D854EFB6}" name="MOIS"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{DEDC2C08-C54A-4D20-A353-CD9D5ED2A4C5}" name="Tableau_fraisport" displayName="Tableau_fraisport" ref="N21:P26" totalsRowShown="0">
+  <autoFilter ref="N21:P26" xr:uid="{DEDC2C08-C54A-4D20-A353-CD9D5ED2A4C5}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{382ED5A4-0103-4148-BD65-BFFEB59E6602}" name="TRANCHE"/>
+    <tableColumn id="2" xr3:uid="{45A6A2B9-6110-4202-BB4F-95089EB322DC}" name="FRAIS DE PORT" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{7B323A33-7703-4BDB-B016-B079BF2AE83A}" name="COMPREHENSION"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{94A55B11-6212-4FE4-8E8D-9329A9A34BA4}" name="Tableau23" displayName="Tableau23" ref="J21:K26" totalsRowShown="0">
+  <autoFilter ref="J21:K26" xr:uid="{94A55B11-6212-4FE4-8E8D-9329A9A34BA4}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{75C9115E-34F0-4938-97CD-F9B534D20BD7}" name="MONTANT COMMANDE"/>
+    <tableColumn id="2" xr3:uid="{41E2DFF1-B649-42FA-8683-69EE1156196E}" name="FRAIS DE PORT" dataDxfId="20"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{76A3604B-2A0D-4D1E-BFC4-C5874DCD8287}" name="Tableaumarque" displayName="Tableaumarque" ref="A1:A12" totalsRowShown="0">
   <autoFilter ref="A1:A12" xr:uid="{76A3604B-2A0D-4D1E-BFC4-C5874DCD8287}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{AD580F9D-BA74-4E8E-9F2C-759419C79FA8}" name="MARQUE"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{59D6D7B4-DAA4-4205-A43F-E80C249DB034}" name="Tableau4" displayName="Tableau4" ref="B7:F12" totalsRowShown="0" headerRowDxfId="10">
-[...2 lines deleted...]
-    <tableColumn id="3" xr3:uid="{852EE0D3-CABA-428F-90AC-C722A4C01164}" name="ENTREPRISE" dataDxfId="9"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{59D6D7B4-DAA4-4205-A43F-E80C249DB034}" name="Tableau4" displayName="Tableau4" ref="B7:D12" totalsRowShown="0" headerRowDxfId="12">
+  <autoFilter ref="B7:D12" xr:uid="{59D6D7B4-DAA4-4205-A43F-E80C249DB034}"/>
+  <tableColumns count="3">
+    <tableColumn id="3" xr3:uid="{852EE0D3-CABA-428F-90AC-C722A4C01164}" name="ENTREPRISE" dataDxfId="11"/>
     <tableColumn id="1" xr3:uid="{28ACDA1F-ECF0-4402-B1FB-D3543D7F4762}" name="DATE COMMANDE"/>
-    <tableColumn id="2" xr3:uid="{F7031258-8DE4-4420-838B-205DB04FED64}" name="DELAI DEPUIS DERNIERE COMMANDE (en jours)" dataDxfId="8"/>
-[...1 lines deleted...]
-    <tableColumn id="4" xr3:uid="{D91D34C8-68A8-4EAD-8E85-2003D19BAC66}" name="MOIS" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{F7031258-8DE4-4420-838B-205DB04FED64}" name="DELAI DEPUIS DERNIERE COMMANDE (en jours)" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{13631BA3-5262-42C1-B78C-BB35BA18351A}" name="Tableau3" displayName="Tableau3" ref="A1:D6" totalsRowShown="0">
-[...1 lines deleted...]
-  <tableColumns count="4">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{13631BA3-5262-42C1-B78C-BB35BA18351A}" name="Tableau3" displayName="Tableau3" ref="A1:C6" totalsRowShown="0">
+  <autoFilter ref="A1:C6" xr:uid="{13631BA3-5262-42C1-B78C-BB35BA18351A}"/>
+  <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{E3768926-6BD9-4246-8608-FBF7E15B7740}" name="CLIENT"/>
     <tableColumn id="2" xr3:uid="{2D05B02C-5C33-4EE7-8ABF-422DD23782A4}" name="CODE POSTAL"/>
     <tableColumn id="3" xr3:uid="{7F87BCC2-50E9-4D52-B3BE-815B152036B8}" name="VILLE"/>
-    <tableColumn id="4" xr3:uid="{AF0366FA-A7BF-470D-A56F-4CF645D53CE4}" name="DEPARTEMENT" dataDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{07537061-60CF-4B73-92DB-F43A95DCB6BB}" name="Tableau5" displayName="Tableau5" ref="G1:I4" totalsRowShown="0">
-  <autoFilter ref="G1:I4" xr:uid="{07537061-60CF-4B73-92DB-F43A95DCB6BB}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{07537061-60CF-4B73-92DB-F43A95DCB6BB}" name="Tableau5" displayName="Tableau5" ref="F1:H4" totalsRowShown="0">
+  <autoFilter ref="F1:H4" xr:uid="{07537061-60CF-4B73-92DB-F43A95DCB6BB}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{CCEE2C97-3C1A-4572-A19B-2C36DF8D207A}" name="CLIENT"/>
     <tableColumn id="2" xr3:uid="{B8DD3B9A-DDB2-441F-ADE3-ED79B200F7C9}" name="FACTURE"/>
-    <tableColumn id="3" xr3:uid="{A82B3EF1-1752-4778-AB02-EADE1C3C5DA5}" name="N° factures" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{A82B3EF1-1752-4778-AB02-EADE1C3C5DA5}" name="N° factures" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{97DB858F-B3A6-4D44-B0AD-7300F829B6D4}" name="Tableau6" displayName="Tableau6" ref="K1:L3" totalsRowShown="0">
-  <autoFilter ref="K1:L3" xr:uid="{97DB858F-B3A6-4D44-B0AD-7300F829B6D4}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{97DB858F-B3A6-4D44-B0AD-7300F829B6D4}" name="Tableau6" displayName="Tableau6" ref="J1:K3" totalsRowShown="0">
+  <autoFilter ref="J1:K3" xr:uid="{97DB858F-B3A6-4D44-B0AD-7300F829B6D4}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{85D2375B-C320-4C21-AEA1-FCC8ABAB82BC}" name="Numéro de sécu" dataDxfId="3"/>
-    <tableColumn id="2" xr3:uid="{70D619AA-292F-46FD-B6A9-4E30297769A7}" name="Département" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{85D2375B-C320-4C21-AEA1-FCC8ABAB82BC}" name="Numéro de sécu" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{70D619AA-292F-46FD-B6A9-4E30297769A7}" name="Département" dataDxfId="7"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{B88D7EF4-8502-4C78-8CBE-27255AAB5332}" name="Tableau7" displayName="Tableau7" ref="N1:O4" totalsRowShown="0">
-  <autoFilter ref="N1:O4" xr:uid="{B88D7EF4-8502-4C78-8CBE-27255AAB5332}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{B88D7EF4-8502-4C78-8CBE-27255AAB5332}" name="Tableau7" displayName="Tableau7" ref="M1:N4" totalsRowShown="0">
+  <autoFilter ref="M1:N4" xr:uid="{B88D7EF4-8502-4C78-8CBE-27255AAB5332}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{96ADE399-4B73-4677-A199-CFD33130FAFC}" name="NOM"/>
-    <tableColumn id="2" xr3:uid="{AF4BA5F9-9721-4C02-AB13-1E4DD6B14EF0}" name="MAJ" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{AF4BA5F9-9721-4C02-AB13-1E4DD6B14EF0}" name="MAJ" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C123DE8D-0E18-44E3-9FF8-01726EDF0FF7}" name="Tableau8" displayName="Tableau8" ref="A11:C14" totalsRowShown="0">
   <autoFilter ref="A11:C14" xr:uid="{C123DE8D-0E18-44E3-9FF8-01726EDF0FF7}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{5504D664-E761-4714-8213-A6AB69453B52}" name="NOM"/>
     <tableColumn id="2" xr3:uid="{CB8E83C8-559F-4985-9812-85673A2A8E33}" name="PRENOM"/>
-    <tableColumn id="3" xr3:uid="{640DD735-2222-443F-AE1C-A2FD2C51DADE}" name="PRENOM NOM" dataDxfId="0"/>
+    <tableColumn id="3" xr3:uid="{640DD735-2222-443F-AE1C-A2FD2C51DADE}" name="PRENOM NOM" dataDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3F82FD7C-C415-4A17-B78D-E765D83B86AA}" name="Tableau9" displayName="Tableau9" ref="A3:B8" totalsRowShown="0">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{14935612-923C-4D19-B2B6-C17BD6DA6D7A}" name="NOTES"/>
-    <tableColumn id="2" xr3:uid="{62ACAFB4-D93E-4743-A17C-1B6AC2E0992C}" name="Commentaires" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{62ACAFB4-D93E-4743-A17C-1B6AC2E0992C}" name="SI" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{E0A9179F-3D0F-4A94-BB1C-F36949F9ACB0}" name="Tableau911" displayName="Tableau911" ref="D3:E8" totalsRowShown="0">
-  <autoFilter ref="D3:E8" xr:uid="{E0A9179F-3D0F-4A94-BB1C-F36949F9ACB0}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{E0A9179F-3D0F-4A94-BB1C-F36949F9ACB0}" name="Tableau911" displayName="Tableau911" ref="A12:B17" totalsRowShown="0">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{61F3197E-0A9D-4FA9-B296-D72D58553BFD}" name="NOTES"/>
-    <tableColumn id="2" xr3:uid="{FD275DC3-06EF-4DBD-9FEB-1C1D8D8383CE}" name="Commentaires" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{FD275DC3-06EF-4DBD-9FEB-1C1D8D8383CE}" name="SI.CONDITIONS" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1587,193 +2105,192 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09C809C4-3346-4FB2-8E15-D4ABDB09F05B}">
   <dimension ref="A1:K58"/>
   <sheetViews>
-    <sheetView zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C8" sqref="C8"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.109375" customWidth="1"/>
     <col min="6" max="6" width="12.77734375" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B1" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="D1" s="13" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D2" s="16">
+        <v>112</v>
+      </c>
+      <c r="C2" s="12"/>
+      <c r="D2" s="14">
         <v>787757.37600000005</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="D3" s="16">
+        <v>113</v>
+      </c>
+      <c r="C3" s="12"/>
+      <c r="D3" s="14">
         <v>16760.795234042555</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D4" s="17">
+        <v>114</v>
+      </c>
+      <c r="C4" s="12"/>
+      <c r="D4" s="4">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="D5" s="17">
+        <v>115</v>
+      </c>
+      <c r="C5" s="12"/>
+      <c r="D5" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="D6" s="16">
+        <v>116</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="14">
         <v>382301.37599999999</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-        <v>112</v>
+        <v>117</v>
+      </c>
+      <c r="C7" s="12"/>
+      <c r="D7" s="15" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="D8" s="19">
+        <v>118</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="16">
         <v>268356</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C9" s="14"/>
+        <v>119</v>
+      </c>
+      <c r="C9" s="12"/>
       <c r="D9" s="4">
         <v>13</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
@@ -1785,2076 +2302,2109 @@
         <v>45</v>
       </c>
       <c r="K11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="1">
         <v>44576</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2">
         <v>20740</v>
       </c>
-      <c r="G12" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
-      <c r="K12" s="8"/>
+      <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="1">
         <v>44577</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2">
         <v>20740</v>
       </c>
-      <c r="G13" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
-      <c r="K13" s="8"/>
+      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="1">
         <v>44578</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2">
         <v>20740</v>
       </c>
-      <c r="G14" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
-      <c r="K14" s="8"/>
+      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="1">
         <v>44579</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="2">
         <v>7940</v>
       </c>
-      <c r="G15" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
-      <c r="K15" s="8"/>
+      <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="1">
         <v>44580</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="2">
         <v>2850</v>
       </c>
-      <c r="G16" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
-      <c r="K16" s="8"/>
+      <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="1">
         <v>44581</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2">
         <v>22940</v>
       </c>
-      <c r="G17" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
-      <c r="K17" s="8"/>
+      <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="1">
         <v>44676</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="2">
         <v>14410</v>
       </c>
-      <c r="G18" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
-      <c r="K18" s="8"/>
+      <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="1">
         <v>44677</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
-      <c r="G19" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
-      <c r="K19" s="8"/>
+      <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="1">
         <v>44678</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="2">
         <v>21490</v>
       </c>
-      <c r="G20" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
-      <c r="K20" s="8"/>
+      <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="1">
         <v>44314</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="2">
         <v>21490</v>
       </c>
-      <c r="G21" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
-      <c r="K21" s="8"/>
+      <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="1">
         <v>44315</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2">
         <v>21490</v>
       </c>
-      <c r="G22" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
-      <c r="K22" s="8"/>
+      <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="1">
         <v>44316</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
-      <c r="K23" s="8"/>
+      <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="1">
         <v>44317</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2">
         <v>6990</v>
       </c>
-      <c r="G24" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
-      <c r="K24" s="8"/>
+      <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="1">
         <v>44317</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" t="s">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2">
         <v>29450</v>
       </c>
-      <c r="G25" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
-      <c r="K25" s="8"/>
+      <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="1">
         <v>44348</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="2">
         <v>8950</v>
       </c>
-      <c r="G26" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
-      <c r="K26" s="8"/>
+      <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="1">
         <v>44378</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="2">
         <v>10490</v>
       </c>
-      <c r="G27" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
-      <c r="K27" s="8"/>
+      <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="1">
         <v>44409</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28" t="s">
         <v>14</v>
       </c>
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="2">
         <v>22450</v>
       </c>
-      <c r="G28" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
-      <c r="K28" s="8"/>
+      <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="1">
         <v>44440</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="2">
         <v>23990</v>
       </c>
-      <c r="G29" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
-      <c r="K29" s="8"/>
+      <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="1">
         <v>44470</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
       <c r="C30" t="s">
         <v>14</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="2">
         <v>23990</v>
       </c>
-      <c r="G30" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
-      <c r="K30" s="8"/>
+      <c r="K30" s="7"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="1">
         <v>44501</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" s="2">
         <v>25838.240000000002</v>
       </c>
-      <c r="G31" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
-      <c r="K31" s="8"/>
+      <c r="K31" s="7"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="1">
         <v>44531</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32" t="s">
         <v>14</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="2">
         <v>16990</v>
       </c>
-      <c r="G32" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
-      <c r="K32" s="8"/>
+      <c r="K32" s="7"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="1">
         <v>44348</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" t="s">
         <v>27</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="2">
         <v>19000</v>
       </c>
-      <c r="G33" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
-      <c r="K33" s="8"/>
+      <c r="K33" s="7"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="1">
         <v>44349</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>29</v>
       </c>
       <c r="D34" t="s">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="2">
         <v>11400</v>
       </c>
-      <c r="G34" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
-      <c r="K34" s="8"/>
+      <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A35" s="1">
         <v>44350</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35" t="s">
         <v>29</v>
       </c>
       <c r="D35" t="s">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="2">
         <v>13490</v>
       </c>
-      <c r="G35" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
-      <c r="K35" s="8"/>
+      <c r="K35" s="7"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A36" s="1">
         <v>44351</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36" t="s">
         <v>32</v>
       </c>
       <c r="D36">
         <v>308</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="2">
         <v>19990</v>
       </c>
-      <c r="G36" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
-      <c r="K36" s="8"/>
+      <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" s="1">
         <v>44352</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>32</v>
       </c>
       <c r="D37" t="s">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="2">
         <v>20350</v>
       </c>
-      <c r="G37" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
-      <c r="K37" s="8"/>
+      <c r="K37" s="7"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A38" s="1">
         <v>44353</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38" t="s">
         <v>35</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="2">
         <v>7790</v>
       </c>
-      <c r="G38" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
-      <c r="K38" s="8"/>
+      <c r="K38" s="7"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A39" s="1">
         <v>44354</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
         <v>36</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="2">
         <v>7390</v>
       </c>
-      <c r="G39" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
-      <c r="K39" s="8"/>
+      <c r="K39" s="7"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A40" s="1">
         <v>44355</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>36</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" s="2">
         <v>9300</v>
       </c>
-      <c r="G40" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
-      <c r="K40" s="8"/>
+      <c r="K40" s="7"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A41" s="1">
         <v>44356</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>36</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" s="2">
         <v>9300</v>
       </c>
-      <c r="G41" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="8"/>
+      <c r="K41" s="7"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A42" s="1">
         <v>44357</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
         <v>36</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="2">
         <v>9400</v>
       </c>
-      <c r="G42" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
-      <c r="K42" s="8"/>
+      <c r="K42" s="7"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" s="1">
         <v>44358</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
         <v>36</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" s="2">
         <v>9890</v>
       </c>
-      <c r="G43" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
-      <c r="K43" s="8"/>
+      <c r="K43" s="7"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A44" s="1">
         <v>44359</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" s="2">
         <v>9890</v>
       </c>
-      <c r="G44" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
-      <c r="K44" s="8"/>
+      <c r="K44" s="7"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" s="1">
         <v>44360</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>36</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" s="2">
         <v>9890</v>
       </c>
-      <c r="G45" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
-      <c r="K45" s="8"/>
+      <c r="K45" s="7"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A46" s="1">
         <v>44361</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>36</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" s="2">
         <v>9890</v>
       </c>
-      <c r="G46" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
-      <c r="K46" s="8"/>
+      <c r="K46" s="7"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A47" s="1">
         <v>44362</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" s="2">
         <v>9890</v>
       </c>
-      <c r="G47" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
-      <c r="K47" s="8"/>
+      <c r="K47" s="7"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A48" s="1">
         <v>44409</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>36</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
       <c r="F48" s="2">
         <v>9400</v>
       </c>
-      <c r="G48" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
-      <c r="K48" s="8"/>
+      <c r="K48" s="7"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A49" s="1">
         <v>44410</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" s="2">
         <v>8990</v>
       </c>
-      <c r="G49" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
-      <c r="K49" s="8"/>
+      <c r="K49" s="7"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A50" s="1">
         <v>44411</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" s="2">
         <v>5900</v>
       </c>
-      <c r="G50" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
-      <c r="K50" s="8"/>
+      <c r="K50" s="7"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A51" s="1">
         <v>44412</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51" t="s">
         <v>39</v>
       </c>
       <c r="E51" t="s">
         <v>47</v>
       </c>
       <c r="F51" s="2">
         <v>1700</v>
       </c>
-      <c r="G51" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
-      <c r="K51" s="8"/>
+      <c r="K51" s="7"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A52" s="1">
         <v>44440</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
       </c>
       <c r="C52" t="s">
         <v>14</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="2">
         <v>6990</v>
       </c>
-      <c r="G52" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
-      <c r="K52" s="8"/>
+      <c r="K52" s="7"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A53" s="1">
         <v>44441</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>29</v>
       </c>
       <c r="D53" t="s">
         <v>41</v>
       </c>
       <c r="E53" t="s">
         <v>46</v>
       </c>
       <c r="F53" s="2">
         <v>700</v>
       </c>
-      <c r="G53" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
-      <c r="K53" s="8"/>
+      <c r="K53" s="7"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
         <v>44470</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>42</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" s="2">
         <v>18340</v>
       </c>
-      <c r="G54" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
-      <c r="K54" s="8"/>
+      <c r="K54" s="7"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A55" s="1">
         <v>44471</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>46</v>
       </c>
       <c r="F55" s="2">
         <v>17700</v>
       </c>
-      <c r="G55" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
-      <c r="K55" s="8"/>
+      <c r="K55" s="7"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A56" s="1">
         <v>44501</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" s="2">
         <v>18290</v>
       </c>
-      <c r="G56" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
-      <c r="K56" s="8"/>
+      <c r="K56" s="7"/>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A57" s="1">
         <v>44502</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>14</v>
       </c>
       <c r="D57" t="s">
         <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57" s="2">
         <v>21134.240000000002</v>
       </c>
-      <c r="G57" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
-      <c r="K57" s="8"/>
+      <c r="K57" s="7"/>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A58" s="1">
         <v>44531</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" s="2">
         <v>26492</v>
       </c>
-      <c r="G58" s="2">
-[...6 lines deleted...]
-      </c>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
-      <c r="K58" s="8"/>
+      <c r="K58" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C1048576" xr:uid="{C3A35174-2F47-43C1-88F6-5776BB89A4C5}">
       <formula1>listemarque</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{3A4CF648-6AED-40f4-86FF-DC5316D8AED3}">
       <x14:slicerList xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicer r:id="rId4"/>
       </x14:slicerList>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60679734-C978-436B-B2FB-5D9E593B7176}">
-  <dimension ref="B7:F12"/>
+  <dimension ref="B6:D12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="E1" sqref="E1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="24.44140625" customWidth="1"/>
     <col min="4" max="4" width="16.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="2:6" ht="57.6" x14ac:dyDescent="0.3">
-      <c r="B7" s="9" t="s">
+    <row r="6" spans="2:4" ht="21.6" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="2:4" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B7" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="D7" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="9" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="2:6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="1">
         <v>45823</v>
       </c>
       <c r="D8" s="5"/>
     </row>
-    <row r="9" spans="2:6" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B9" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="1">
         <v>46047</v>
       </c>
       <c r="D9" s="5"/>
     </row>
-    <row r="10" spans="2:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B10" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C10" s="1">
         <v>46035</v>
       </c>
       <c r="D10" s="5"/>
-      <c r="E10" s="13"/>
-[...2 lines deleted...]
-    <row r="11" spans="2:6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B11" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C11" s="1">
         <v>46111</v>
       </c>
       <c r="D11" s="5"/>
-      <c r="E11" s="13"/>
-[...2 lines deleted...]
-    <row r="12" spans="2:6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B12" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C12" s="1">
         <v>46112</v>
       </c>
       <c r="D12" s="5"/>
-      <c r="E12" s="13"/>
-      <c r="F12" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{891DEC58-4948-4293-9B04-E721244AAC79}">
-  <dimension ref="A1:O14"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection activeCell="K2" sqref="K2:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="14.21875" customWidth="1"/>
     <col min="3" max="3" width="15.109375" customWidth="1"/>
-    <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="11" max="11" width="20.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="16" customWidth="1"/>
+    <col min="10" max="11" width="20.109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.6640625" customWidth="1"/>
+    <col min="13" max="13" width="11.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" t="s">
         <v>61</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>62</v>
       </c>
-      <c r="C1" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="F1" t="s">
+        <v>60</v>
       </c>
       <c r="G1" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>76</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>77</v>
       </c>
-      <c r="L1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>57</v>
       </c>
       <c r="B2">
         <v>42300</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="G2" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="F2" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="12">
+      <c r="G2" t="s">
+        <v>71</v>
+      </c>
+      <c r="J2" s="11">
         <v>167034420702631</v>
       </c>
-      <c r="N2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="K2" s="28"/>
+      <c r="M2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3">
         <v>95200</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G3" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="H3" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="12">
+      <c r="G3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J3" s="11">
         <v>275124211502532</v>
       </c>
-      <c r="N3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="K3" s="28"/>
+      <c r="M3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B4">
         <v>69000</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
-[...11 lines deleted...]
-    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+        <v>67</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
         <v>42150</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B6">
         <v>69008</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F2A5665-F9C9-4415-90C5-4099B9F11B6A}">
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView showGridLines="0" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="6.33203125" customWidth="1"/>
+    <col min="1" max="1" width="17.77734375" customWidth="1"/>
+    <col min="2" max="2" width="19.21875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.88671875" customWidth="1"/>
-    <col min="5" max="5" width="12.109375" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="13.33203125" customWidth="1"/>
     <col min="9" max="9" width="13.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1" s="6"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
-[...17 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>2</v>
       </c>
-      <c r="D4">
-[...9 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>12</v>
       </c>
-      <c r="D5">
-[...9 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>17</v>
       </c>
-      <c r="D6">
-[...9 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>9</v>
       </c>
-      <c r="D7">
-[...9 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>14</v>
       </c>
-      <c r="D8">
+    </row>
+    <row r="9" spans="1:7" ht="8.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B10" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="1.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17">
         <v>14</v>
       </c>
-      <c r="G8" s="10">
+    </row>
+    <row r="18" spans="1:3" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="1.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="7.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="9">
+        <v>2</v>
+      </c>
+      <c r="B31">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="10">
+        <v>12</v>
+      </c>
+      <c r="B32">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A33" s="9">
+        <v>17</v>
+      </c>
+      <c r="B33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A34" s="10">
+        <v>9</v>
+      </c>
+      <c r="B34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A35" s="9">
         <v>14</v>
       </c>
-      <c r="H8">
+      <c r="B35">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <tableParts count="3">
-    <tablePart r:id="rId1"/>
+  <drawing r:id="rId1"/>
+  <tableParts count="4">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E841389-9367-4109-96F8-A30CDDCD1A37}">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.21875" customWidth="1"/>
-    <col min="2" max="2" width="13.77734375" customWidth="1"/>
+    <col min="1" max="1" width="13.44140625" customWidth="1"/>
+    <col min="2" max="2" width="14.44140625" customWidth="1"/>
     <col min="3" max="3" width="8.21875" customWidth="1"/>
     <col min="4" max="4" width="7.109375" customWidth="1"/>
-    <col min="5" max="5" width="12.21875" customWidth="1"/>
+    <col min="5" max="5" width="13.44140625" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="7.88671875" customWidth="1"/>
+    <col min="8" max="8" width="8.21875" customWidth="1"/>
+    <col min="10" max="10" width="22.5546875" customWidth="1"/>
+    <col min="11" max="11" width="15" customWidth="1"/>
+    <col min="12" max="12" width="17.44140625" customWidth="1"/>
+    <col min="13" max="13" width="3.44140625" customWidth="1"/>
+    <col min="15" max="15" width="15" customWidth="1"/>
+    <col min="16" max="16" width="17.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>128</v>
-[...10 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="H6" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...18 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="J6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>164</v>
+      </c>
+      <c r="N6" t="s">
+        <v>140</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4"/>
-      <c r="C7" s="4"/>
+      <c r="C7" s="14"/>
       <c r="E7" s="4">
         <v>1</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F7" s="14">
         <v>20</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H7" s="4">
         <v>50</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="J7" s="1">
+        <v>46037</v>
+      </c>
+      <c r="K7">
+        <f>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</f>
+        <v>1</v>
+      </c>
+      <c r="N7">
+        <v>1</v>
+      </c>
+      <c r="O7" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="4"/>
-      <c r="C8" s="4"/>
+      <c r="C8" s="14"/>
       <c r="E8" s="4">
         <v>2</v>
       </c>
-      <c r="F8" s="4">
+      <c r="F8" s="14">
         <v>50</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H8" s="4">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="J8" s="1">
+        <v>46065</v>
+      </c>
+      <c r="K8">
+        <f>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</f>
+        <v>2</v>
+      </c>
+      <c r="N8">
+        <v>2</v>
+      </c>
+      <c r="O8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="4"/>
+      <c r="C9" s="14"/>
       <c r="E9" s="4">
         <v>3</v>
       </c>
-      <c r="F9" s="4">
+      <c r="F9" s="14">
         <v>30</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H9" s="4">
         <v>20</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="J9" s="1">
+        <v>46068</v>
+      </c>
+      <c r="K9">
+        <f>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</f>
+        <v>2</v>
+      </c>
+      <c r="N9">
+        <v>3</v>
+      </c>
+      <c r="O9" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="4">
         <v>1</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="4"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C10" s="14"/>
+      <c r="J10" s="1">
+        <v>46125</v>
+      </c>
+      <c r="K10">
+        <f>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</f>
+        <v>4</v>
+      </c>
+      <c r="N10">
+        <v>4</v>
+      </c>
+      <c r="O10" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4"/>
-      <c r="C11" s="4"/>
+      <c r="C11" s="14"/>
+      <c r="J11" s="1">
+        <v>46164</v>
+      </c>
+      <c r="K11">
+        <f>MONTH(Tableau19[[#This Row],[DATE COMMANDE]])</f>
+        <v>5</v>
+      </c>
+      <c r="N11">
+        <v>5</v>
+      </c>
+      <c r="O11" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N12">
+        <v>6</v>
+      </c>
+      <c r="O12" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="N13">
+        <v>7</v>
+      </c>
+      <c r="O13" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14">
+        <v>8</v>
+      </c>
+      <c r="O14" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A15" s="20">
+        <v>3</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="21"/>
+      <c r="E15" s="20">
+        <v>1</v>
+      </c>
+      <c r="F15" s="4">
+        <v>20</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" s="21">
+        <v>50</v>
+      </c>
+      <c r="N15">
+        <v>9</v>
+      </c>
+      <c r="O15" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A16" s="20">
+        <v>1</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="21"/>
+      <c r="E16" s="20">
+        <v>2</v>
+      </c>
+      <c r="F16" s="4">
+        <v>50</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="H16" s="21">
+        <v>10</v>
+      </c>
+      <c r="N16">
+        <v>10</v>
+      </c>
+      <c r="O16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A17" s="20">
+        <v>2</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="21"/>
+      <c r="E17" s="25">
+        <v>3</v>
+      </c>
+      <c r="F17" s="26">
+        <v>30</v>
+      </c>
+      <c r="G17" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="H17" s="27">
+        <v>20</v>
+      </c>
+      <c r="N17">
+        <v>11</v>
+      </c>
+      <c r="O17" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A18" s="20">
+        <v>1</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="21"/>
+      <c r="N18">
+        <v>12</v>
+      </c>
+      <c r="O18" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A19" s="25">
+        <v>3</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="J19" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J21" t="s">
+        <v>163</v>
+      </c>
+      <c r="K21" t="s">
+        <v>156</v>
+      </c>
+      <c r="N21" t="s">
+        <v>155</v>
+      </c>
+      <c r="O21" t="s">
+        <v>156</v>
+      </c>
+      <c r="P21" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J22">
+        <v>400</v>
+      </c>
+      <c r="N22">
+        <v>500</v>
+      </c>
+      <c r="O22" s="28">
+        <v>50</v>
+      </c>
+      <c r="P22" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J23">
+        <v>2200</v>
+      </c>
+      <c r="N23">
+        <v>1000</v>
+      </c>
+      <c r="O23" s="28">
+        <v>30</v>
+      </c>
+      <c r="P23" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J24">
+        <v>25000</v>
+      </c>
+      <c r="N24">
+        <v>5000</v>
+      </c>
+      <c r="O24" s="28">
+        <v>20</v>
+      </c>
+      <c r="P24" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J25">
+        <v>999</v>
+      </c>
+      <c r="N25">
+        <v>10000</v>
+      </c>
+      <c r="O25" s="28">
+        <v>10</v>
+      </c>
+      <c r="P25" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="J26">
+        <v>6000</v>
+      </c>
+      <c r="O26" s="28">
+        <v>0</v>
+      </c>
+      <c r="P26" t="s">
+        <v>162</v>
+      </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="6">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EAE07ED-8C5A-498A-8328-FE11EDB7EA45}">
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>43</v>
       </c>
       <c r="C1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="22">
-[...2 lines deleted...]
-      <c r="C2" s="21"/>
+      <c r="A2" s="19"/>
+      <c r="C2" s="18"/>
     </row>
     <row r="3" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B3" s="20" t="s">
-        <v>125</v>
+      <c r="B3" s="17" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F28F195E-7E10-49D1-9002-BFB0B58FFF19}">
   <dimension ref="A1:A12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
@@ -3915,59 +4465,57 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
-      <vt:lpstr>DONNEES POUR FONCTIONS PERF</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>FONCTIONS CALCUL</vt:lpstr>
       <vt:lpstr>FONCTIONS DATES</vt:lpstr>
       <vt:lpstr>FONCTIONS TEXTE</vt:lpstr>
       <vt:lpstr>FONCTIONS SI</vt:lpstr>
       <vt:lpstr>FONCTIONS RECHERCHE</vt:lpstr>
       <vt:lpstr>PARAMETRES</vt:lpstr>
       <vt:lpstr>listes</vt:lpstr>
-      <vt:lpstr>datedujour</vt:lpstr>
       <vt:lpstr>listemarque</vt:lpstr>
-      <vt:lpstr>taux_tva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>didier pitiot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>